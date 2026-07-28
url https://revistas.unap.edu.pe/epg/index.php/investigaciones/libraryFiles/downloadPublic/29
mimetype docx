--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -1,1504 +1,1169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="142D93C6" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="31E891AB" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
           <w:tab w:val="right" w:pos="8504"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CARTA DE PRESENTACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338ACC1A" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="42292935" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ciudad</w:t>
+        <w:t xml:space="preserve">Ciudad, Fecha: </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-728151312"/>
+          <w:placeholder>
+            <w:docPart w:val="460F7B33BA40484A98DDA960AD955896"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d/MM/yyyy"/>
+            <w:lid w:val="es-PE"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00796291">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="6EC4CB9F" w14:textId="245A5DE3" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="401EB929" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Señor: Editor(</w:t>
       </w:r>
-      <w:r w:rsidR="003A687E">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)  principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Revista de Investigaciones - EPG UNA PUNO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="8490" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4247"/>
-        <w:gridCol w:w="4247"/>
+        <w:gridCol w:w="4440"/>
+        <w:gridCol w:w="4050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0005489B" w:rsidRPr="003A687E" w14:paraId="4336F185" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="633354C0" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="263"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC48C39" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="00D15ACC">
+          <w:p w14:paraId="75B22ABD" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Título del artículo original: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25442B1E" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="0005489B">
+          <w:p w14:paraId="4F1E947D" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005489B" w:rsidRPr="003A687E" w14:paraId="12D4B977" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="2DC52DB0" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDC4A11" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="00D15ACC">
+          <w:p w14:paraId="434745AE" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombres del Autor(a) o autores: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77124457" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="0005489B">
+          <w:p w14:paraId="20490EB0" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005489B" w:rsidRPr="003A687E" w14:paraId="3D37E6C6" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="19BDB63B" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="05DBC773" w14:textId="29FCABF5" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="003A687E">
+          <w:p w14:paraId="007671D0" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Afiliación</w:t>
+              <w:t>Afiliación institucional:</w:t>
             </w:r>
-            <w:r w:rsidR="00D15ACC" w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7F499D" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="0005489B">
+          <w:p w14:paraId="5AF8E6DE" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005489B" w:rsidRPr="003A687E" w14:paraId="19F76842" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="50FDB8BE" w14:textId="77777777" w:rsidTr="00374197">
+        <w:trPr>
+          <w:trHeight w:val="743"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="38DB6070" w14:textId="0523C457" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="00D15ACC">
+          <w:p w14:paraId="1E04C3BC" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2450"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Código O</w:t>
+              <w:t xml:space="preserve">Código </w:t>
             </w:r>
-            <w:r w:rsidR="003A687E" w:rsidRPr="003A687E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>RCID</w:t>
+              <w:t>Orcid</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A687E">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FE3301" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="0005489B">
+          <w:p w14:paraId="37D5D605" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="218045AD" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A687E" w:rsidRPr="003A687E" w14:paraId="413F5370" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="6F968E4B" w14:textId="77777777" w:rsidTr="00D13608">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF99F8E" w14:textId="3570C5C8" w:rsidR="003A687E" w:rsidRPr="003A687E" w:rsidRDefault="003A687E">
+          <w:p w14:paraId="30A52206" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2450"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Código de estudiante:</w:t>
+              <w:t>Interés de publicación:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="366AFB81" w14:textId="77777777" w:rsidR="003A687E" w:rsidRPr="003A687E" w:rsidRDefault="003A687E">
+          <w:p w14:paraId="4A170138" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Constancia para tramite de grado o para publicación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00374197" w14:paraId="11D7D876" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDDC1FD" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del autor de correspondencia:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F67F2BB" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005489B" w:rsidRPr="003A687E" w14:paraId="47621BE0" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="61A64435" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="43677CF9" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="00D15ACC">
-[...47 lines deleted...]
-          <w:p w14:paraId="19D428D5" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="00D15ACC">
+          <w:p w14:paraId="2097E942" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre del autor de correspondencia:  </w:t>
+              <w:t>Correo electrónico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2F3FA7" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="0005489B">
+          <w:p w14:paraId="7EDC39E7" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005489B" w:rsidRPr="003A687E" w14:paraId="7B920584" w14:textId="77777777" w:rsidTr="003A687E">
+      <w:tr w:rsidR="00374197" w14:paraId="1597BADC" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="36F9A7B5" w14:textId="77777777" w:rsidR="0005489B" w:rsidRPr="003A687E" w:rsidRDefault="00D15ACC">
+          <w:p w14:paraId="429397AB" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A687E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...42 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Número telefónico para contacto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="613C0E46" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+          <w:p w14:paraId="332E62F9" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E5CAF2D" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+    <w:p w14:paraId="78E83993" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14B9044D" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
-[...359 lines deleted...]
-    <w:p w14:paraId="5E0E8EC9" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+    <w:p w14:paraId="7FF5AA52" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F88A363" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="0E93F79D" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atentamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F0FC28" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+    <w:p w14:paraId="5D8F0432" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="230679A7" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+    <w:p w14:paraId="52A0DAEA" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A75BD74" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+    <w:p w14:paraId="7FFB1A4C" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F1F76A" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="0005489B">
+    <w:p w14:paraId="5F2CC6E6" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AAD630A" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="53D757F8" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BD660D" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="0756ACF3" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombres y apellidos del autor (es)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2500DE63" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+    <w:p w14:paraId="23359050" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Código ORCID</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0005489B">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="58EE2314" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7909"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C4A430" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="2F016935" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197"/>
+    <w:sectPr w:rsidR="00374197" w:rsidSect="00374197">
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corben">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AABF4FF" w14:textId="32861F10" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F913CEE" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
+        <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003A687E">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="21DB3447" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="269B6457" w14:textId="77777777" w:rsidR="0005489B" w:rsidRDefault="00D15ACC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CDB8AD3" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Corben" w:eastAsia="Corben" w:hAnsi="Corben" w:cs="Corben"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Corben" w:eastAsia="Corben" w:hAnsi="Corben" w:cs="Corben"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">             REVISTA DE INVESTIGACIONES - EPG</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="202083A0" wp14:editId="1A664474">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="32BE1A78" wp14:editId="420A48A2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-200659</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-217169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="931545" cy="724535"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
           <wp:docPr id="3" name="image1.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="931545" cy="724535"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0005489B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D15ACC"/>
+    <w:rsidRoot w:val="00374197"/>
+    <w:rsid w:val="00374197"/>
+    <w:rsid w:val="00BB1C1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-PE"/>
+  <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="651F4801"/>
+  <w14:docId w14:val="2633147F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F2DA078D-48D0-4A56-A1F9-494CBE834E25}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-PE" w:eastAsia="es-PE" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1839,579 +1504,1283 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA414B"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+    <w:rsid w:val="00374197"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-PE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...16 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:uiPriority w:val="99"/>
-[...103 lines deleted...]
-    <w:rsid w:val="004C16B8"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00682148"/>
+    <w:rsid w:val="00374197"/>
     <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-MX"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00374197"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005B6C01"/>
+    <w:rsid w:val="00374197"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...131 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="460F7B33BA40484A98DDA960AD955896"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F5A3DB75-621B-41C5-86E2-0F37CA808E8C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00277000" w:rsidRDefault="00575057" w:rsidP="00575057">
+          <w:pPr>
+            <w:pStyle w:val="460F7B33BA40484A98DDA960AD955896"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00796291">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Corben">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Adobe Caslon Pro">
+    <w:altName w:val="Palatino Linotype"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00575057"/>
+    <w:rsid w:val="00277000"/>
+    <w:rsid w:val="00575057"/>
+    <w:rsid w:val="00BB1C1A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-MX"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00575057"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="460F7B33BA40484A98DDA960AD955896">
+    <w:name w:val="460F7B33BA40484A98DDA960AD955896"/>
+    <w:rsid w:val="00575057"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2419,51 +2788,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2530,65 +2899,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2609,65 +2978,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>102</Words>
-  <Characters>563</Characters>
+  <Words>87</Words>
+  <Characters>479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>664</CharactersWithSpaces>
+  <CharactersWithSpaces>565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>User1</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>