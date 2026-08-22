--- v1 (2026-07-28)
+++ v2 (2026-08-22)
@@ -1,55 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31E891AB" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
           <w:tab w:val="right" w:pos="8504"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -84,50 +90,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciudad, Fecha: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-728151312"/>
           <w:placeholder>
             <w:docPart w:val="460F7B33BA40484A98DDA960AD955896"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="d/MM/yyyy"/>
             <w:lid w:val="es-PE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00796291">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="401EB929" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -300,50 +307,119 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afiliación institucional:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AF8E6DE" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00492E5B" w14:paraId="5B554E5D" w14:textId="77777777" w:rsidTr="00D13608">
+        <w:trPr>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5840B860" w14:textId="343AD53E" w:rsidR="00492E5B" w:rsidRDefault="00492E5B" w:rsidP="00492E5B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Código de estudiante </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00492E5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Sólo para autores de la misma Universidad)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EE202E" w14:textId="77777777" w:rsidR="00492E5B" w:rsidRDefault="00492E5B" w:rsidP="00D13608">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374197" w14:paraId="50FDB8BE" w14:textId="77777777" w:rsidTr="00374197">
         <w:trPr>
           <w:trHeight w:val="743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1E04C3BC" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00D13608">
             <w:pPr>
@@ -843,99 +919,145 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42C4A430" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197" w:rsidP="00374197">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2F016935" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197"/>
     <w:sectPr w:rsidR="00374197" w:rsidSect="00374197">
-      <w:headerReference w:type="default" r:id="rId4"/>
-      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="55512629" w14:textId="77777777" w:rsidR="00A54E1C" w:rsidRDefault="00A54E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="06B289FE" w14:textId="77777777" w:rsidR="00A54E1C" w:rsidRDefault="00A54E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corben">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Berlin Sans FB">
+    <w:panose1 w:val="020E0602020502020306"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DB731BD" w14:textId="77777777" w:rsidR="00492E5B" w:rsidRDefault="00492E5B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F913CEE" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="Adobe Caslon Pro"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -970,154 +1092,239 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="21DB3447" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27AAE0B5" w14:textId="77777777" w:rsidR="00492E5B" w:rsidRDefault="00492E5B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="480D2DC1" w14:textId="77777777" w:rsidR="00A54E1C" w:rsidRDefault="00A54E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0C2A6872" w14:textId="77777777" w:rsidR="00A54E1C" w:rsidRDefault="00A54E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CDB8AD3" w14:textId="77777777" w:rsidR="00374197" w:rsidRDefault="00374197">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57D52A07" w14:textId="77777777" w:rsidR="00492E5B" w:rsidRDefault="00492E5B">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CDB8AD3" w14:textId="77777777" w:rsidR="00374197" w:rsidRPr="00492E5B" w:rsidRDefault="00374197">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Corben" w:eastAsia="Corben" w:hAnsi="Corben" w:cs="Corben"/>
+        <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Corben" w:hAnsi="Berlin Sans FB" w:cs="Corben"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Corben" w:eastAsia="Corben" w:hAnsi="Corben" w:cs="Corben"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">             REVISTA DE INVESTIGACIONES - EPG</w:t>
+      <w:t xml:space="preserve">             </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00492E5B">
       <w:rPr>
+        <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Corben" w:hAnsi="Berlin Sans FB" w:cs="Corben"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>REVISTA DE INVESTIGACIONES - EPG</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00492E5B">
+      <w:rPr>
+        <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="32BE1A78" wp14:editId="420A48A2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-200659</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-217169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="931545" cy="724535"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
           <wp:docPr id="3" name="image1.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="931545" cy="724535"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45639A6B" w14:textId="77777777" w:rsidR="00492E5B" w:rsidRDefault="00492E5B">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00374197"/>
+    <w:rsid w:val="00303846"/>
     <w:rsid w:val="00374197"/>
+    <w:rsid w:val="00492E5B"/>
+    <w:rsid w:val="00A54E1C"/>
     <w:rsid w:val="00BB1C1A"/>
+    <w:rsid w:val="00BD6CA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2633147F"/>
@@ -2105,74 +2312,132 @@
   </w:style>
   <w:style w:type="character" w:styleId="Referenciaintensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00374197"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00374197"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00492E5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00492E5B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-PE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00492E5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00492E5B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-PE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="460F7B33BA40484A98DDA960AD955896"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5A3DB75-621B-41C5-86E2-0F37CA808E8C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00277000" w:rsidRDefault="00575057" w:rsidP="00575057">
           <w:pPr>
             <w:pStyle w:val="460F7B33BA40484A98DDA960AD955896"/>
           </w:pPr>
           <w:r w:rsidRPr="00796291">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
@@ -2190,79 +2455,88 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corben">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Berlin Sans FB">
+    <w:panose1 w:val="020E0602020502020306"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00575057"/>
     <w:rsid w:val="00277000"/>
+    <w:rsid w:val="00303846"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00BB1C1A"/>
+    <w:rsid w:val="00EB1717"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3013,54 +3287,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>87</Words>
-  <Characters>479</Characters>
+  <Words>97</Words>
+  <Characters>538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>565</CharactersWithSpaces>
+  <CharactersWithSpaces>634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>